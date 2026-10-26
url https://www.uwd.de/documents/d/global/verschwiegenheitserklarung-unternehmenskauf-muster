--- v0 (2025-10-08)
+++ v1 (2026-10-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7ADFCCF2" w14:textId="1747F996" w:rsidR="00F30D23" w:rsidRDefault="00F30D23" w:rsidP="00F30D23">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Muster Versch</w:t>
       </w:r>
       <w:r w:rsidR="00CB387F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
@@ -252,51 +252,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Aus Gründen der sprachlichen Vereinfachung wird auf die Nennung der drei Geschlechter verzichtet, wo eine geschlechtsneutrale Formulierung nicht möglich war. In diesen Fällen beziehen die verwendeten männlichen Begriffe die weiblichen und diversen Formen ebenso mit ein. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Mustervertrag ist nur ein Vorschlag für eine mögliche Regelung. Viele Festlegungen sind frei vereinbar. Der Verwender kann auch andere Formulierungen wählen. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Vor einer Übernahme des unveränderten Inhaltes muss daher im eigenen Interesse genau überlegt werden, ob und in welchen Teilen gegebenenfalls eine Anpassung an die konkret zu regelnde Situation und die Rechtsentwicklung erforderlich ist. Auf diesen Vorgang hat die Industrie- und Handelskammer natürlich keinen Einfluss und kann daher naturgemäß für die Auswirkungen auf die Rechtsposition der Parteien keine Haftung übernehmen. Auch die Haftung für leichte Fahrlässigkeit ist grundsätzlich ausgeschlossen.</w:t>
+        <w:t xml:space="preserve">Vor einer Übernahme des unveränderten Inhaltes muss daher im eigenen Interesse genau überlegt werden, ob und in welchen Teilen gegebenenfalls eine Anpassung an die konkret </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>zu regelnde Situation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und die Rechtsentwicklung erforderlich ist. Auf diesen Vorgang hat die Industrie- und Handelskammer natürlich keinen Einfluss und kann daher naturgemäß für die Auswirkungen auf die Rechtsposition der Parteien keine Haftung übernehmen. Auch die Haftung für leichte Fahrlässigkeit ist grundsätzlich ausgeschlossen.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Falls Sie einen maßgeschneiderten Vertrag benötigen, sollten Sie sich durch einen Rechtsanwalt Ihres Vertrauens beraten lassen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47EE1083" w14:textId="3EDE213B" w:rsidR="00E802D6" w:rsidRDefault="00E802D6">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2421F5BE" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
       <w:pPr>
@@ -1645,104 +1665,230 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>über die Beendigung der Verhandlungen hinaus bestehen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2815AD55" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62A74FA6" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="22DCC4F2" w14:textId="77777777" w:rsidR="00142F39" w:rsidRDefault="00E802D6" w:rsidP="00142F39">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="47A785DF" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
+      <w:r w:rsidR="00142F39" w:rsidRPr="00142F39">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Verletzt eine Partei schuldhaft eine der in Ziffer 2 übernommenen Verpflichtungen zur Geheimhaltung, zur zweckgebundenen Verwendung der Informationen oder zum Schutz vor unberechtigtem Zugriff Dritter, kann die andere Partei eine angemessene Vertragsstrafe verlangen. Die Ausnahmen nach Ziffer 5 bleiben unberührt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAB331C" w14:textId="77777777" w:rsidR="00142F39" w:rsidRPr="00142F39" w:rsidRDefault="00142F39" w:rsidP="00142F39">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7C362F" w14:textId="77777777" w:rsidR="00142F39" w:rsidRDefault="00142F39" w:rsidP="00142F39">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142F39">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Die Höhe der Vertragsstrafe wird von der verletzten Partei nach billigem Ermessen gemäß § 315 BGB bestimmt. Dabei sind insbesondere Art, Schwere und Dauer des Verstoßes, der Grad des Verschuldens, die Sensibilität der betroffenen Informationen, der Umfang ihrer Offenlegung sowie die eingetretenen oder konkret drohenden Nachteile zu berücksichtigen. Auch unverzüglich ergriffene Maßnahmen zur Begrenzung der Folgen sind zu berücksichtigen. Eine Mindestvertragsstrafe besteht nicht. Die Vertragsstrafe beträgt höchstens 25.000 Euro je selbstständigem Verstoß.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7654DD88" w14:textId="77777777" w:rsidR="00142F39" w:rsidRPr="00142F39" w:rsidRDefault="00142F39" w:rsidP="00142F39">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A375A60" w14:textId="77777777" w:rsidR="00142F39" w:rsidRDefault="00142F39" w:rsidP="00142F39">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142F39">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mehrere Pflichtverletzungen, die auf derselben Handlung beruhen, gelten als ein Verstoß. Eine einheitliche Offenlegung mehrerer Informationen oder gegenüber mehreren Empfängern löst nur eine Vertragsstrafe aus. Eine ohne erneute selbstständige Handlung fortdauernde Pflichtverletzung löst keine weitere Vertragsstrafe aus. Erneute selbstständige Offenlegungen oder Nutzungen können gesonderte Verstöße darstellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E71E909" w14:textId="77777777" w:rsidR="00142F39" w:rsidRPr="00142F39" w:rsidRDefault="00142F39" w:rsidP="00142F39">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="189302A6" w14:textId="77777777" w:rsidR="00142F39" w:rsidRPr="00142F39" w:rsidRDefault="00142F39" w:rsidP="00142F39">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142F39">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Die Bestimmung der Vertragsstrafe ist nur verbindlich, soweit sie der Billigkeit entspricht. Im Streitfall ist ihre Angemessenheit durch das zuständige Gericht überprüfbar. Ist nach Ziffer 12 ein Schiedsgericht zuständig, erfolgt die Überprüfung durch dieses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A785DF" w14:textId="5AD951C0" w:rsidR="00E802D6" w:rsidRDefault="00142F39" w:rsidP="00142F39">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142F39">
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Die Verpflichtungen aus dieser Vereinbarung sowie gesetzliche Ansprüche auf Unterlassung und Schadensersatz bleiben unberührt. Eine gezahlte Vertragsstrafe wird auf den Schadensersatz wegen desselben Verstoßes angerechnet. Die Obergrenze der Vertragsstrafe begrenzt nicht einen nach den gesetzlichen Voraussetzungen bestehenden Schadensersatzanspruch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265F6C62" w14:textId="77777777" w:rsidR="00142F39" w:rsidRDefault="00142F39" w:rsidP="00142F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00C78B71" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mündliche Nebenabreden bestehen nicht. Änderungen und Ergänzungen dieser</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="023D0FD9" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1861,325 +2007,360 @@
     <w:p w14:paraId="1018702C" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149406ED" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
+    <w:p w14:paraId="149406ED" w14:textId="24F39F60" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ausschließlicher Gerichtsstand ist Leipzig.</w:t>
-[...26 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Ausschließlicher Gerichtsstand ist </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6652">
         <w:rPr>
           <w:rFonts w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>………</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alle Streitigkeiten, die sich aus oder im Zusammenhang </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DDA7BC1" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="ArialMT"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CA63CC" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>mir</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dieser Vereinbarung</w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Alle Streitigkeiten, die sich aus oder im Zusammenhang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>mir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>oder über ihre Gültigkeit ergeben, werden nach der …… [z. B. Schiedsgerichtsordnung</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2731CB7E" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
+        <w:t xml:space="preserve"> dieser Vereinbarung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6343EE" w14:textId="05A756A9" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>der Industrie- und Handelskammer zu Leipzig] unter Ausschluss des ordentlichen Rechtswegs</w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t>oder über ihre Gültigkeit ergeben, werden nach der …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CD6652">
         <w:rPr>
           <w:rFonts w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>endgültig entschieden. Das Schiedsgericht besteht aus drei Schiedsrichtern.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="264B4E67" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
+        <w:t>… [z. B. Schiedsgerichtsordnung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2731CB7E" w14:textId="4EFB7940" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Der Vorsitzende des Schiedsgerichts muss die Befähigung zum Richteramt haben.</w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">der Industrie- und Handelskammer </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6652">
         <w:rPr>
           <w:rFonts w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">………………   </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial-ItalicMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Schiedsort ist Leipzig.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00D2D0B5" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
+        <w:t>unter Ausschluss des ordentlichen Rechtswegs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320B9152" w14:textId="206767BD" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00CD6652">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial-ItalicMT"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial-ItalicMT"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">endgültig entschieden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329D6208" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="329D6208" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
+    <w:p w14:paraId="5AC6A22D" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AC6A22D" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
+    <w:p w14:paraId="11487274" w14:textId="741D7362" w:rsidR="00E802D6" w:rsidRDefault="00CD6652" w:rsidP="00E802D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00E802D6">
         <w:rPr>
           <w:rFonts w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Leipzig, den ……………..</w:t>
+        <w:t>, den ………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E802D6">
+        <w:rPr>
+          <w:rFonts w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E802D6">
+        <w:rPr>
+          <w:rFonts w:cs="TimesNewRomanPSMT"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="235B7CB2" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="TimesNewRomanPSMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07CB871E" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2345,51 +2526,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E98F0EE" w14:textId="77777777" w:rsidR="00E802D6" w:rsidRDefault="00E802D6" w:rsidP="00E802D6">
+    <w:p w14:paraId="6AADA547" w14:textId="35CDB4BC" w:rsidR="00026965" w:rsidRPr="00142F39" w:rsidRDefault="00E802D6" w:rsidP="00142F39">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Name in Druckbuchstaben) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2412,167 +2593,166 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ArialMT"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>(Name in Druckbuchstaben)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AADA547" w14:textId="77777777" w:rsidR="00026965" w:rsidRDefault="00026965"/>
-    <w:sectPr w:rsidR="00026965">
+    <w:sectPr w:rsidR="00026965" w:rsidRPr="00142F39">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73143EF3" w14:textId="77777777" w:rsidR="005B1F16" w:rsidRDefault="005B1F16" w:rsidP="00847AE8">
+    <w:p w14:paraId="4271970E" w14:textId="77777777" w:rsidR="00617471" w:rsidRDefault="00617471" w:rsidP="00847AE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C466C56" w14:textId="77777777" w:rsidR="005B1F16" w:rsidRDefault="005B1F16" w:rsidP="00847AE8">
+    <w:p w14:paraId="5A0C398F" w14:textId="77777777" w:rsidR="00617471" w:rsidRDefault="00617471" w:rsidP="00847AE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial-ItalicMT">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57DDB90B" w14:textId="77777777" w:rsidR="005B1F16" w:rsidRDefault="005B1F16" w:rsidP="00847AE8">
+    <w:p w14:paraId="6AC16742" w14:textId="77777777" w:rsidR="00617471" w:rsidRDefault="00617471" w:rsidP="00847AE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5023974E" w14:textId="77777777" w:rsidR="005B1F16" w:rsidRDefault="005B1F16" w:rsidP="00847AE8">
+    <w:p w14:paraId="4A557E13" w14:textId="77777777" w:rsidR="00617471" w:rsidRDefault="00617471" w:rsidP="00847AE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="372B1C79" w14:textId="52BB5CF6" w:rsidR="00847AE8" w:rsidRDefault="00847AE8">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78EA2E98" wp14:editId="67261AE2">
           <wp:extent cx="3521081" cy="581025"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:docPr id="898365609" name="Grafik 1" descr="Ein Bild, das Schrift, Text, Grafiken, Screenshot enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="898365609" name="Grafik 1" descr="Ein Bild, das Schrift, Text, Grafiken, Screenshot enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -2589,137 +2769,143 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3524646" cy="581613"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="3B292E9A" w14:textId="77777777" w:rsidR="00847AE8" w:rsidRDefault="00847AE8">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="d3_department" w:val="Gründung und Förderung"/>
     <w:docVar w:name="d3_email" w:val="jan.schlueter@hk24.de"/>
     <w:docVar w:name="d3_opt_field_1" w:val="‍"/>
     <w:docVar w:name="d3_opt_field_10" w:val="‍"/>
     <w:docVar w:name="d3_opt_field_2" w:val="‍"/>
     <w:docVar w:name="d3_opt_field_3" w:val="‍"/>
     <w:docVar w:name="d3_opt_field_4" w:val="‍"/>
     <w:docVar w:name="d3_opt_field_5" w:val="‍"/>
     <w:docVar w:name="d3_opt_field_6" w:val="‍"/>
     <w:docVar w:name="d3_opt_field_7" w:val="‍"/>
     <w:docVar w:name="d3_opt_field_8" w:val="‍"/>
     <w:docVar w:name="d3_opt_field_9" w:val="‍"/>
     <w:docVar w:name="d3_phone" w:val="+49 40 36 138 623"/>
     <w:docVar w:name="d3_plant" w:val="‍"/>
     <w:docVar w:name="d3_realname" w:val="Schlüter, Jan"/>
     <w:docVar w:name="d3_username_dms" w:val="Schluet1"/>
     <w:docVar w:name="d3_username_dms_long" w:val="HKHH\Schlueter"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00F30D23"/>
     <w:rsid w:val="00026965"/>
+    <w:rsid w:val="00142F39"/>
     <w:rsid w:val="00210713"/>
+    <w:rsid w:val="004F155C"/>
     <w:rsid w:val="005B1F16"/>
+    <w:rsid w:val="005E0773"/>
+    <w:rsid w:val="00617471"/>
     <w:rsid w:val="00752C70"/>
     <w:rsid w:val="00847AE8"/>
+    <w:rsid w:val="00AD42A8"/>
     <w:rsid w:val="00CB387F"/>
+    <w:rsid w:val="00CD6652"/>
     <w:rsid w:val="00D42BBA"/>
     <w:rsid w:val="00E802D6"/>
     <w:rsid w:val="00F30D23"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="44EA924C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BC09D590-6E51-4352-82E1-78E79E398340}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3164,51 +3350,51 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00847AE8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00847AE8"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -3478,69 +3664,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1059</Words>
-  <Characters>6676</Characters>
+  <Words>1126</Words>
+  <Characters>7987</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>173</Lines>
+  <Paragraphs>84</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7720</CharactersWithSpaces>
+  <CharactersWithSpaces>9029</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Schlüter, Jan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>